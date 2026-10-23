--- v0 (2026-09-02)
+++ v1 (2026-10-23)
@@ -501,51 +501,51 @@
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>Effective start (goods rcvd)</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>End (LDP only)</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>Notes</t>
         </is>
       </c>
     </row>
   </sheetData>
   <dataValidations count="4">
     <dataValidation sqref="A2:A401" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="1" errorTitle="Pick from the list" error="FOB, LDPM or LDP" type="list">
       <formula1>Lists!$A$1:$A$3</formula1>
     </dataValidation>
     <dataValidation sqref="B2:B401" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="1" errorTitle="Pick from the list" error="pick a real classification" type="list">
       <formula1>Lists!$B$1:$B$1162</formula1>
     </dataValidation>
     <dataValidation sqref="C2:C401" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="1" errorTitle="Pick from the list" error="pick a cost vendor" type="list">
-      <formula1>Lists!$C$1:$C$22</formula1>
+      <formula1>Lists!$C$1:$C$24</formula1>
     </dataValidation>
     <dataValidation sqref="F2:F401" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="1" errorTitle="Pick from the list" error="LDPM only — the vendor's window" type="list">
       <formula1>Lists!$D$1:$D$5</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:D1162"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
@@ -681,211 +681,221 @@
         <is>
           <t>Honest</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="B9" t="inlineStr">
         <is>
           <t>(Old) Big &amp; Tall Mens SS Breeze Tech Crew Shirt</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Mass</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="B10" t="inlineStr">
         <is>
           <t>(Old) Big &amp; Tall Mens SS Breeze Tech V-Neck Shirt</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>NJA Group</t>
+          <t>nanchang</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="B11" t="inlineStr">
         <is>
           <t>(Old) Big &amp; Tall Mens Woven LS Button Up Shirt</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>Real United China</t>
+          <t>NJA Group</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="B12" t="inlineStr">
         <is>
           <t>(Old) Big &amp; Tall Mens Woven SS Button Up Shirt</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>Real United Egypt</t>
+          <t>Real United China</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="B13" t="inlineStr">
         <is>
           <t>(Old) Boys Breeze Tech Tank</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>RP Singh</t>
+          <t>Real United Egypt</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="B14" t="inlineStr">
         <is>
           <t>(Old) Boys Fleece Lounge Short</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>SGC</t>
+          <t>RP Singh</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="B15" t="inlineStr">
         <is>
           <t>(Old) Boys SS Breeze Tech Crew Shirt</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>Shuvo</t>
+          <t>SGC</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="B16" t="inlineStr">
         <is>
           <t>(Old) Girls Breeze Tech Tank</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>Towellers</t>
+          <t>Shuvo</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="B17" t="inlineStr">
         <is>
           <t>(Old) Girls Fleece Cargo Jogger</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>Zayan - El Rawda</t>
+          <t>Towellers</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="B18" t="inlineStr">
         <is>
           <t>(Old) Girls Fleece Elastic Waist Jogger</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Zayan - EM</t>
+          <t>VIFA</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="B19" t="inlineStr">
         <is>
           <t>(Old) Girls Fleece Lounge Short</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Zayan - Jome</t>
+          <t>Zayan - El Rawda</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="B20" t="inlineStr">
         <is>
           <t>(Old) Girls Fleece Pullover Hoodie</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Zayan - Newtex</t>
+          <t>Zayan - EM</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="B21" t="inlineStr">
         <is>
           <t>(Old) Girls LS Fleece Crew Neck Sweatshirt</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Zayan - Raj</t>
+          <t>Zayan - Jome</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="B22" t="inlineStr">
         <is>
           <t>(Old) Girls SS Breeze Tech Crew Shirt</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Zayan - Salsa</t>
+          <t>Zayan - Newtex</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="B23" t="inlineStr">
         <is>
           <t>(Old) Ladies Bermuda 9" French Terry Short</t>
         </is>
       </c>
+      <c r="C23" t="inlineStr">
+        <is>
+          <t>Zayan - Raj</t>
+        </is>
+      </c>
     </row>
     <row r="24">
       <c r="B24" t="inlineStr">
         <is>
           <t>(Old) Ladies Breeze Tech Racerback Tank</t>
         </is>
       </c>
+      <c r="C24" t="inlineStr">
+        <is>
+          <t>Zayan - Salsa</t>
+        </is>
+      </c>
     </row>
     <row r="25">
       <c r="B25" t="inlineStr">
         <is>
           <t>(Old) Ladies Fleece Cargo Open Bottom Sweatpant</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="B26" t="inlineStr">
         <is>
           <t>(Old) Ladies Fleece Lounge Short</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="B27" t="inlineStr">
         <is>
           <t>(Old) Ladies French Terry Shorts</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="B28" t="inlineStr">
         <is>
@@ -7580,177 +7590,177 @@
     </row>
     <row r="984">
       <c r="B984" t="inlineStr">
         <is>
           <t>Reebok Boys Boardshort with Cargo Pockets</t>
         </is>
       </c>
     </row>
     <row r="985">
       <c r="B985" t="inlineStr">
         <is>
           <t>Reebok Boys Boardshort with Left Leg Logo</t>
         </is>
       </c>
     </row>
     <row r="986">
       <c r="B986" t="inlineStr">
         <is>
           <t>Reebok Boys Fleece Cargo Jogger with Lockup Print</t>
         </is>
       </c>
     </row>
     <row r="987">
       <c r="B987" t="inlineStr">
         <is>
-          <t>Reebok Boys Fleece Crewneck with Lockup Center Chest Print</t>
+          <t>Reebok Boys Fleece Crewneck with Lock Up Left Chest Print</t>
         </is>
       </c>
     </row>
     <row r="988">
       <c r="B988" t="inlineStr">
         <is>
-          <t>Reebok Boys Fleece Full Zip Hoodie with Lockup Left Chest Print</t>
+          <t>Reebok Boys Fleece Crewneck with Lockup Center Chest Print</t>
         </is>
       </c>
     </row>
     <row r="989">
       <c r="B989" t="inlineStr">
         <is>
-          <t>Reebok Boys Fleece Hoodie with 95 CB Print</t>
+          <t>Reebok Boys Fleece Full Zip Hoodie with Lockup Left Chest Print</t>
         </is>
       </c>
     </row>
     <row r="990">
       <c r="B990" t="inlineStr">
         <is>
-          <t>Reebok Boys Fleece Hoodie with Arches Center Chest Print</t>
+          <t>Reebok Boys Fleece Hoodie with 95 CB Print</t>
         </is>
       </c>
     </row>
     <row r="991">
       <c r="B991" t="inlineStr">
         <is>
-          <t>Reebok Boys Fleece Hoodie with Lockup Center Chest Print and Zipper Pockets</t>
+          <t>Reebok Boys Fleece Hoodie with Arches Center Chest Print</t>
         </is>
       </c>
     </row>
     <row r="992">
       <c r="B992" t="inlineStr">
         <is>
-          <t>Reebok Boys Fleece Hoodie with Lockup Left Chest Print</t>
+          <t>Reebok Boys Fleece Hoodie with Lockup Center Chest Print and Zipper Pockets</t>
         </is>
       </c>
     </row>
     <row r="993">
       <c r="B993" t="inlineStr">
         <is>
-          <t>Reebok Boys Fleece Jogger with Lockup Print</t>
+          <t>Reebok Boys Fleece Hoodie with Lockup Left Chest Print</t>
         </is>
       </c>
     </row>
     <row r="994">
       <c r="B994" t="inlineStr">
         <is>
-          <t>Reebok Boys Fleece Jogger with Zipper Pockets</t>
+          <t>Reebok Boys Fleece Jogger with Lockup Print</t>
         </is>
       </c>
     </row>
     <row r="995">
       <c r="B995" t="inlineStr">
         <is>
-          <t>Reebok Boys Fleece Open Bottom Pant with Lockup Print</t>
+          <t>Reebok Boys Fleece Jogger with Zipper Pockets</t>
         </is>
       </c>
     </row>
     <row r="996">
       <c r="B996" t="inlineStr">
         <is>
-          <t>Reebok Boys Fleece Open Bottom with Classic Print</t>
+          <t>Reebok Boys Fleece Open Bottom Pant with Lockup Print</t>
         </is>
       </c>
     </row>
     <row r="997">
       <c r="B997" t="inlineStr">
         <is>
-          <t>Reebok Boys Fleece Short with Left Leg Logo</t>
+          <t>Reebok Boys Fleece Open Bottom with Classic Print</t>
         </is>
       </c>
     </row>
     <row r="998">
       <c r="B998" t="inlineStr">
         <is>
-          <t>Reebok Boys LS Active Crew Shirt with Arches High Chest Print</t>
+          <t>Reebok Boys Fleece Short with Left Leg Logo</t>
         </is>
       </c>
     </row>
     <row r="999">
       <c r="B999" t="inlineStr">
         <is>
-          <t>Reebok Boys LS Active Hoodie with Lockup Left Chest Print</t>
+          <t>Reebok Boys LS Active Crew Shirt with Arches High Chest Print</t>
         </is>
       </c>
     </row>
     <row r="1000">
       <c r="B1000" t="inlineStr">
         <is>
-          <t>Reebok Boys LS Cotton Crew Shirt with Arches Left Chest Print</t>
+          <t>Reebok Boys LS Active Hoodie with Lockup Left Chest Print</t>
         </is>
       </c>
     </row>
     <row r="1001">
       <c r="B1001" t="inlineStr">
         <is>
           <t>Reebok Boys LS Cotton Crew Shirt with Reebok Lockup Left Chest Print</t>
         </is>
       </c>
     </row>
     <row r="1002">
       <c r="B1002" t="inlineStr">
         <is>
-          <t>Reebok Boys LS Cotton Crew Shirt with Reebok Since 1895 Center Chest Print</t>
+          <t>Reebok Boys LS Cotton Crew Shirt with Reebok Logo and Center Back Print</t>
         </is>
       </c>
     </row>
     <row r="1003">
       <c r="B1003" t="inlineStr">
         <is>
-          <t>Reebok Boys LS Fleece Hood and Jogger Set with Zipper Pockets</t>
+          <t>Reebok Boys LS Cotton Crew Shirt with Reebok Since 1895 Center Chest Print</t>
         </is>
       </c>
     </row>
     <row r="1004">
       <c r="B1004" t="inlineStr">
         <is>
-          <t>Reebok Boys LS Fleece Pullover Crewneck and Open Bottom Set</t>
+          <t>Reebok Boys LS Fleece Hood and Jogger Set with Zipper Pockets</t>
         </is>
       </c>
     </row>
     <row r="1005">
       <c r="B1005" t="inlineStr">
         <is>
-          <t>Reebok Boys LS Fleece Pullover Crewneck with Arches Left Chest Print</t>
+          <t>Reebok Boys LS Fleece Pullover Crewneck and Open Bottom Set</t>
         </is>
       </c>
     </row>
     <row r="1006">
       <c r="B1006" t="inlineStr">
         <is>
           <t>Reebok Boys LS Fleece Pullover Hoodie with Center Chest Logo</t>
         </is>
       </c>
     </row>
     <row r="1007">
       <c r="B1007" t="inlineStr">
         <is>
           <t>Reebok Boys LS Fleece Pullover Hoodie with Left Chest Logo</t>
         </is>
       </c>
     </row>
     <row r="1008">
       <c r="B1008" t="inlineStr">
         <is>
           <t>Reebok Boys LS Rashguard with Left Chest Logo</t>
         </is>
       </c>
     </row>
     <row r="1009">